--- v0 (2025-10-13)
+++ v1 (2026-10-09)
@@ -1,1229 +1,1286 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5FFF049B" w14:textId="6B11108B" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="5BD79412" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="55608D2B" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+        <w:t>MĚSTO DOMAŽLICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78586A9A" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">odbor kancelář starosty </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>odbor kancelář starosty MěÚ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FE7DA5" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t>MěÚ</w:t>
-[...5 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>úsek památkové péče (ÚPP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EB3762" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="28270BC5" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>náměstí Míru 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B891ED" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="7CFB3C89" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>344 20 Domažlice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC31D73" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="4D4E47E8" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(tel: 379 719 123, Ing. H. Weberová)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4D6AEA" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="4F297E19" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="-720" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B0B7E4F" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="05D777BA" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="-720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72F9545E" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="3618CA9A" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="-720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ž Á D O S T     O      Z A Ř A Z E N Í      D O      D O T A Č N Í H O       P R O G R A M U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622698C7" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="702139FA" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>R E G E N E R A C E      M Ě S T S K É       P A M Á T K O V É          R E Z E R V A C E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBFE33B" w14:textId="3C6265DA" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="45BA2953" w14:textId="3EA1F7FC" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>D O M A Ž L I C E    P R O    R O K     2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457D3F93" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+        <w:t>D O M A Ž L I C E    P R O    R O K     202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D03896" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="-720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70FCCF07" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="7C178763" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="-720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D9F3D93" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="2DB1EA4F" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="-720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Žadatel – é  (pouze vlastník):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5109F7F5" w14:textId="4CCDD640" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+        <w:t xml:space="preserve">Žadatel – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>é  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pouze vlastník):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D76B098" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="-720" w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>jméno,</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="067A5DC1" w14:textId="64E7A44C" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+        <w:t>jméno, příjmení, bydliště………...................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D616D2A" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. …..........…..............................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6B703C" w14:textId="33BF26CC" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="4DA5DC11" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>..................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BD6D55" w14:textId="537FCADD" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="6EF86319" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="-720" w:firstLine="730"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>...................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39185748" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="49FE97A3" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="-720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75D9334E" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="470C353C" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="-720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Identifikace nemovité kulturní památky:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2892227C" w14:textId="77777777" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+    <w:p w14:paraId="3A6323A7" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="-720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0941BF4C" w14:textId="7BF49562" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="085B83E1" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Druh </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>památky:..............................................................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="39DF09C8" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C871C97" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ulice, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>náměstí:................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2660AC04" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B3E327" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>č.p.:..............................................</w:t>
       </w:r>
-    </w:p>
-[...100 lines deleted...]
-    <w:p w14:paraId="54CFEB10" w14:textId="44E69298" w:rsidR="00927312" w:rsidRDefault="00927312" w:rsidP="00927312">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="411E36DE" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2BCB79" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parcela č.: …......................................... rejstříkové číslo Ústředního </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seznamu:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>…...................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E29BF38" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72998E26" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07EF3A99" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA7BD8B" w14:textId="36E82CBC" w:rsidR="009C17CD" w:rsidRDefault="00331DCF" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dotace </w:t>
+      </w:r>
+      <w:r w:rsidR="009C17CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>na obnovu památky pro rok 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009C17CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="009C17CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je požadován</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009C17CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611F8604" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11651F7F" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Druh</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">Druh </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>obnovy:...............................................................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F760F05" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2B2263" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rozsah </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>obnovy:...........................................................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="54D2F546" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1858F2" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D18FF94" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13118512" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="760"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Celkové náklady (dle přiloženého rozpočtu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>):...............................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="222AAEC6" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7FB459" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7036B30A" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D7F785F" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E39CA87" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Datum:  …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................                     Podpis žadatele - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ů:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …....................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1B53D1" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.…...................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756B4A4C" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. …..................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300E297D" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                          …</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>....................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5A7F32" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCE7262" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470715E8" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E04C4E" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DC432C" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="730"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přílohy: - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fotografická   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>dokumentace  stavu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   památky  (části objektu)  před   obnovou   na   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7509CC1E" w14:textId="4E6822AC" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:left="-720" w:firstLine="730"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>níž  je</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>obnovy:...............................................................................................................................</w:t>
-[...30 lines deleted...]
-        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:t>požadován</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>dotace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E892A3" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...11 lines deleted...]
-        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- předběžný rozpočet  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4E34E1" w14:textId="77777777" w:rsidR="009C17CD" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Liberation Serif" w:hAnsi="Times New Roman" w:cs="Liberation Serif"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...288 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r>
-[...100 lines deleted...]
-    <w:sectPr w:rsidR="00D63FC1" w:rsidRPr="00927312">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>závazné  stanovisko</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo rozhodnutí orgánu státní památkové péče vydané </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4F8862" w14:textId="07C8877F" w:rsidR="009C17CD" w:rsidRPr="00927312" w:rsidRDefault="009C17CD" w:rsidP="009C17CD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  k provedení prací, na které se je podávána žádost o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>dotaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5364CAA7" w14:textId="77777777" w:rsidR="009E504D" w:rsidRDefault="009E504D"/>
+    <w:sectPr w:rsidR="009E504D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="212"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="164"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00927312"/>
-    <w:rsid w:val="002855A1"/>
+    <w:rsidRoot w:val="009C17CD"/>
+    <w:rsid w:val="00331DCF"/>
     <w:rsid w:val="004133A8"/>
-    <w:rsid w:val="00927312"/>
-    <w:rsid w:val="00D63FC1"/>
+    <w:rsid w:val="007120B4"/>
+    <w:rsid w:val="009C17CD"/>
+    <w:rsid w:val="009E504D"/>
     <w:rsid w:val="00E53AFB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37F2EDDB"/>
+  <w14:docId w14:val="320DD3E4"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2649BAD7-F9C5-421E-BDE0-8432EBB9ECCB}"/>
+  <w15:docId w15:val="{56D2BE9D-DC1E-4EA2-978D-8B29482DE1EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1581,95 +1638,81 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00927312"/>
-[...12 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
-    <w:rsid w:val="00927312"/>
+    <w:rsid w:val="009C17CD"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1951,72 +1994,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>466</Words>
-  <Characters>2753</Characters>
+  <Words>465</Words>
+  <Characters>2747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3213</CharactersWithSpaces>
+  <CharactersWithSpaces>3206</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Helena Weberová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>